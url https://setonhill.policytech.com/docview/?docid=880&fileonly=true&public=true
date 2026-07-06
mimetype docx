--- v2 (2026-02-05)
+++ v3 (2026-07-06)
@@ -2740,51 +2740,87 @@
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="6C5AEA0C" w:rsidP="6C5AEA0C" w14:paraId="7163A151" w14:textId="77777777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4680"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> DOCVARIABLE "Effective Date" \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> DOCVARIABLE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText>Effective_Date</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText>\*</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText>MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>12/08/2025</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
@@ -7387,51 +7423,53 @@
     <w:rsid w:val="00E47531"/>
     <w:rsid w:val="00E96D60"/>
     <w:rsid w:val="00EB3494"/>
     <w:rsid w:val="00EB63FA"/>
     <w:rsid w:val="00EF0BDD"/>
     <w:rsid w:val="00F002E4"/>
     <w:rsid w:val="00F51BFA"/>
     <w:rsid w:val="00F51CE6"/>
     <w:rsid w:val="00F911E3"/>
     <w:rsid w:val="00F963EB"/>
     <w:rsid w:val="00FA6AA2"/>
     <w:rsid w:val="00FC6146"/>
     <w:rsid w:val="00FD4CB4"/>
     <w:rsid w:val="00FD7826"/>
     <w:rsid w:val="00FE1550"/>
     <w:rsid w:val="00FF278C"/>
     <w:rsid w:val="01544F66"/>
     <w:rsid w:val="23F81ABC"/>
     <w:rsid w:val="38775BCF"/>
     <w:rsid w:val="6C5AEA0C"/>
     <w:rsid w:val="6EC9F678"/>
   </w:rsids>
   <w:docVars>
     <w:docVar w:name="CorpImageID_0" w:val="10_19%7c1%7c0%7c2%7c10%7c"/>
     <w:docVar w:name="Effective Date" w:val="12/08/2025"/>
+    <w:docVar w:name="Effective_Date" w:val="12/08/2025"/>
     <w:docVar w:name="Link URL" w:val="https://setonhill.policytech.com/"/>
+    <w:docVar w:name="Link_URL" w:val="https://setonhill.policytech.com/"/>
   </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w14:docId w14:val="7163A126"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3AB5F53-17A1-F748-912F-60866F3B0180}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>